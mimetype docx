--- v0 (2026-05-11)
+++ v1 (2026-10-27)
@@ -223,51 +223,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C393488" w14:textId="16ACDF4F" w:rsidR="00123691" w:rsidRPr="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123691">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>40703810610080034922</w:t>
+              <w:t>40703810810080034922</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00123691" w14:paraId="17E81248" w14:textId="77777777" w:rsidTr="00123691">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="508FAFCF" w14:textId="77777777" w:rsidR="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7026B12B" w14:textId="77777777" w:rsidR="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
@@ -342,51 +342,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6457D089" w14:textId="67536375" w:rsidR="00123691" w:rsidRPr="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123691">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> Филиал № 2351 Банка ВТБ (ПАО)</w:t>
+              <w:t> Филиал "Центральный" Банка ВТБ (ПАО) г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00123691" w14:paraId="14036C0E" w14:textId="77777777" w:rsidTr="00123691">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62836228" w14:textId="77777777" w:rsidR="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02BCEEA5" w14:textId="77777777" w:rsidR="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
@@ -461,51 +461,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77A1C4AF" w14:textId="075EA9AA" w:rsidR="00123691" w:rsidRPr="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123691">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>30101810703490000758</w:t>
+              <w:t>30101810145250000411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00123691" w14:paraId="6B2BA3D2" w14:textId="77777777" w:rsidTr="00123691">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3770AB0D" w14:textId="77777777" w:rsidR="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="385B03C8" w14:textId="77777777" w:rsidR="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
@@ -556,51 +556,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76B725A2" w14:textId="687739E9" w:rsidR="00123691" w:rsidRPr="00123691" w:rsidRDefault="00123691" w:rsidP="00123691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123691">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>040349758</w:t>
+              <w:t>044525411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DC1E8BF" w14:textId="77777777" w:rsidR="00123691" w:rsidRPr="00123691" w:rsidRDefault="00123691">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00123691" w:rsidRPr="00123691">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>